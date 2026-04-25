--- v0 (2026-03-11)
+++ v1 (2026-04-25)
@@ -64,51 +64,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ocena e-PR-u tylko przez pryzmat kosztów to błąd decyzyjny. Dojrzałe organizacje traktują zarządzanie reputacją jako mierzalną inwestycję, która bezpośrednio stabilizuje wyniki organiczne i minimalizuje ryzyko chaosu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Anna Bitner, Content Team Leader: Traktowanie e-PR w oderwaniu od analityki generuje ryzyko biznesowe</w:t>
+        <w:t xml:space="preserve">Dlaczego traktowanie e-PR w oderwaniu od analityki generuje ryzyko biznesowe?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozwój modeli LLM i zmiana sposobu wyszukiwania powodują, że klasyczne publikacje wizerunkowe pozbawione zaplecza analitycznego przestają budować rynkową przewagę</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>