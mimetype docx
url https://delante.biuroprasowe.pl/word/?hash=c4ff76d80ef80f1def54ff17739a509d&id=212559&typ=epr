--- v1 (2026-04-25)
+++ v2 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Eksperci Delante: połączenie działań e-PR i SEO może obniżyć koszt pozyskania klienta (CAC)</w:t>
+        <w:t xml:space="preserve">Eksperci Delante: połączenie działań e-PR i SEO może obniżyć koszt pozyskania klienta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Eksperci krakowskiej agencji Delante opublikowali kompleksową analizę dotyczącą synergii cyfrowego PR-u oraz strategii Search. W najnowszym materiale dzielą się swoimi wnioskami i wskazują, że dojrzałe organizacje, które traktują komunikację korporacyjną jako element zarządzania widocznością, systematycznie obniżają koszt pozyskania klienta (CAC). To ważny argument dla dyrektorów marketingu, dzięki któremu mogą zredefiniować wydatki wizerunkowe i obronić ich rentowność (ROI) przed zarządem.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>