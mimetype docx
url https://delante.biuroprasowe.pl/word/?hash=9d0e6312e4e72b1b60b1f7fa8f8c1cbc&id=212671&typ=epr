--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -153,85 +153,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jak nowa rola autorytetu wpływa na bezpieczeństwo przychodów?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Najważniejszym punktem obecności Delante będzie prelekcja Katarzyny Śliwy na ścieżce </w:t>
+        <w:t xml:space="preserve">Najważniejszym punktem obecności </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Delante</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będzie prelekcja Katarzyny Śliwy na ścieżce </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">I ❤️ PRO SEO &amp; Content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (23 kwietnia). Ekspertka pokaże decydentom, jak uodpornić biznes na wstrząsy związane z zalewem treści generowanych przez AI i udowodni, że w 2026 roku skuteczne Off-Site SEO to nie techniczna pogoń za linkami, lecz zarządzanie cyfrowym autorytetem domeny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:900px; height:529px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId7" o:title=""/>
+            <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">W dojrzałym marketingu link building przestał być jedynie operacją techniczną, a stał się narzędziem zarządzania zaufaniem algorytmicznym</w:t>
@@ -307,51 +327,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Skrócenie dystansu między decydentem a strategiem to najszybsza droga do optymalizacji wskaźników zwrotu z inwestycji.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Na stoisku nr 19 analitycy i stratedzy Delante pomogą dyrektorom marketingu zmapować ryzyka i zaprojektować odpowiednią architekturę działań, która między innymi pozwoli na obniżenie kosztu pozyskania klienta. Jednocześnie obecność kadry zarządzającej w strefach networkingowych stworzy zarządom przestrzeń do zderzenia biznesowych perspektyw i wizji, gwarantując bezpieczne i przewidywalne skalowanie w erze Search Intelligence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pełna agenda wydarzenia i szczegóły prelekcji są dostępne na stronie wydarzenia </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">I ❤️ Marketing &amp; Technology 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="650" w:right="650" w:bottom="850" w:left="650" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
@@ -456,51 +476,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprawnymarketing.pl/konferencja/warszawa/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprawnymarketing.pl/konferencja/warszawa/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>