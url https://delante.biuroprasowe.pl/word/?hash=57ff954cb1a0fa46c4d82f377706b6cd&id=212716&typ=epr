--- v0 (2026-05-10)
+++ v1 (2026-07-25)
@@ -26,51 +26,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Agencja Delante startuje z cyklem #ForwardThinking. CEO i COO o zarządzaniu w kryzysie i bezpiecznym skalowaniu biznesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Delante startuje z premierą podcastu #ForwardThinking. W pierwszym odcinku Mateusz Calik (CEO) i Małgorzata Kwiecień (COO) poddają analizie dekadę zmian w digital marketingu, dzieląc się sprawdzonymi scenariuszami decyzyjnymi na czasy rynkowych kryzysów oraz omawiając ewolucję w kierunku AISO (AI Search Optimization).</w:t>
+        <w:t xml:space="preserve">Delante ogłasza premierę podcastu #ForwardThinking. W pierwszym odcinku Mateusz Calik (CEO) i Małgorzata Kwiecień (COO) poddają analizie dekadę zmian w digital marketingu, dzieląc się sprawdzonymi scenariuszami decyzyjnymi na czasy rynkowych kryzysów oraz omawiając ewolucję w kierunku AISO (AI Search Optimization).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Cykl #ForwardThinking to odpowiedź na potrzebę bezpieczeństwa decyzyjnego wśród Dyrektorów Marketingu, właścicieli firm i zarządów</w:t>