--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -278,51 +278,69 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Jak wykorzystać networking do weryfikacji założeń biznesowych?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Mobile Trends to przede wszystkim potężna platforma networkingowa, generująca średnio ponad 3000 nowych połączeń biznesowych na LinkedIn.</w:t>
+        <w:t xml:space="preserve">Mobile Trends to przede wszystkim potężna platforma networkingowa, generująca średnio ponad 4000 nowych połączeń biznesowych (w formie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">nawiązanych kontaktów i wymienionych profili LinkedIn)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dyspozycji menedżerów, którzy szukają wsparcia w zakresie estymacji ruchu i rentowności na rynkach międzynarodowych, będą obecni na stoisku </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>