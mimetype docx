--- v0 (2026-06-16)
+++ v1 (2026-08-02)
@@ -367,71 +367,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Analizy rynkowe stanowią dla dojrzałych organizacji wartościowy punkt wyjścia przy planowaniu budżetów marketingowych na kolejne kwartały. Pozwalają one zidentyfikować partnerów technologicznych, którzy potrafią bezpiecznie adaptować strategie firm do środowiska AI, zachowując przy tym zgodność z regulacjami prawnymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ekspercki poradnik o </w:t>
+        <w:t xml:space="preserve">Eksperckie poradniki o </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pozycjonowaniu branży farmaceutycznej</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jest dostępny na blogu agencji.</w:t>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">branży medycznej</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> są dostępne na blogu agencji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">O Delante:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -550,51 +570,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rododlapacjenta.pl/marketing-dla-stron-zdrowotnych-i-medycznych/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/uslugi-content-marketingu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agencjawroclawska.pl/blog/najlepsze-agencje-marketingowe-dla-aptek-sieciowych-i-internetowych/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/pozycjonowanie-branzy-farmaceutycznej/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rododlapacjenta.pl/marketing-dla-stron-zdrowotnych-i-medycznych/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/uslugi-content-marketingu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agencjawroclawska.pl/blog/najlepsze-agencje-marketingowe-dla-aptek-sieciowych-i-internetowych/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/pozycjonowanie-branzy-farmaceutycznej/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delante.pl/branza-medyczna-pozycjonowanie/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>