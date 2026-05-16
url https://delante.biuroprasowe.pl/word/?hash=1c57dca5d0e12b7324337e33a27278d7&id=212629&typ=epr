--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -27,51 +27,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Delante w TOP7 agencji w Europie według European Search Agency 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Krakowska agencja Delante znalazła się w ścisłym finale prestiżowego konkursu European Search Awards 2026, oficjalnie plasując się w gronie 7 najlepszych dużych agencji zintegrowanego Searchu w Europie. Miejsce w europejskiej czołówce to potwierdzenie kompetencji zespołu Delante w skalowaniu biznesu na rynkach międzynarodowych.</w:t>
+        <w:t xml:space="preserve">Krakowska agencja Delante znalazła się w ścisłym finale prestiżowego konkursu European Search Awards 2026, oficjalnie plasując się w gronie 7 najlepszych dużych agencji zintegrowanego Searchu w Europie. Miejsce w europejskiej czołówce to potwierdzenie kompetencji zespołu Delante w skalowaniu biznesu na rynkach międzynarodowych. Wyniki konkursu zostaną ogłoszone 20 maja.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wybór partnera strategicznego wiąże się dziś z ogromną odpowiedzialnością za stabilność przychodów całej firmy. Dlatego nominacja Delante w kategorii </w:t>
       </w:r>